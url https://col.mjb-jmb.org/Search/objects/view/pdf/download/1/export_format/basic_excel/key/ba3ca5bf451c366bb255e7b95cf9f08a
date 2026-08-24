--- v0 (2026-04-06)
+++ v1 (2026-08-24)
@@ -1,73 +1,766 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Le Juif-Errant. (00330)</t>
+  </si>
+  <si>
+    <t>Le Vrai portrait du Juif-Errant (00499)</t>
+  </si>
+  <si>
+    <t>David et Léon Berman séminaristes (00573)</t>
+  </si>
+  <si>
+    <t>Le guide du pratiquant israélite (00642)</t>
+  </si>
+  <si>
+    <t>Véritable complainte du Juif-Errant (00712)</t>
+  </si>
+  <si>
+    <t>Le Juif-errant (00960)</t>
+  </si>
+  <si>
+    <t>Femme astiquant pour Pessah (01462)</t>
+  </si>
+  <si>
+    <t>Portrait photographique de Simone Signoret (01669)</t>
+  </si>
+  <si>
+    <t>Isabelle Errera, Paul et leurs enfants (02077)</t>
+  </si>
+  <si>
+    <t>L'ilot D est vide. Les juifs sont partis en transport (02376)</t>
+  </si>
+  <si>
+    <t>Ilot A baraque 7 Hermann a été arrëté et emmené par les gendarmes (02377)</t>
+  </si>
+  <si>
+    <t>La Mer Morte (02853)</t>
+  </si>
+  <si>
+    <t>Types du juif errant : Dagobert. (02970)</t>
+  </si>
+  <si>
+    <t>Types du juif errant : Goliath
+ (02971)</t>
+  </si>
+  <si>
+    <t>Types du juif errant : Morocke J Carl. (02972)</t>
+  </si>
+  <si>
+    <t>Cérémonies des Juifs le Jour du Sabbat (03110)</t>
+  </si>
+  <si>
+    <t>Avis imprimé du circonciseur Bernard Wolf-Louy (03447)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Les Juifs dans leur Synagogue, Célébrant un de leur Solemnité appelée le Purim. (03563)</t>
+  </si>
+  <si>
+    <t>Contes de Hanouka (03727)</t>
+  </si>
+  <si>
+    <t>Le templier de Notre-Dame. La nuit du golem (03861)</t>
+  </si>
+  <si>
+    <t>Le templier de Notre-Dame. La nuit du golem (03862)</t>
+  </si>
+  <si>
+    <t>Le templier de Notre-Dame. La nuit du golem  (03863)</t>
+  </si>
+  <si>
+    <t>Carte de vœux de bonne année - Rosh Hashanah (04647)</t>
+  </si>
+  <si>
+    <t>Baronne Alphonse de Rothschild. (05162)</t>
+  </si>
+  <si>
+    <t>Décès du Dr/président Weizmann (05163)</t>
+  </si>
+  <si>
+    <t>La Pologne ressuscitée  (05164)</t>
+  </si>
+  <si>
+    <t>L'Evènement illustré (05518)</t>
+  </si>
+  <si>
+    <t>Coupure de L'Illustration.  (05534)</t>
+  </si>
+  <si>
+    <t>L'évènement illustré (05554)</t>
+  </si>
+  <si>
+    <t>Atlas géographique et iconographique.  (05909)</t>
+  </si>
+  <si>
+    <t>Gravure du journal L'Universel (2) (06360)</t>
+  </si>
+  <si>
+    <t>Jerusalem et la mosquée d'Oman (Syrie) (06605)</t>
+  </si>
+  <si>
+    <t>"Mlle Rachel Félix" (07079)</t>
+  </si>
+  <si>
+    <t>Grenoble contre le racisme et pour l'égalité (07825)</t>
+  </si>
+  <si>
+    <t>Gala de soutien (07828)</t>
+  </si>
+  <si>
+    <t>Les Banquiers suisses receleurs de Hitler (07931)</t>
+  </si>
+  <si>
+    <t>Yom Hatora - Journée du judaïsme français (08555)</t>
+  </si>
+  <si>
+    <t>Ida Opal - Exposition Patchwork (08558)</t>
+  </si>
+  <si>
+    <t>Le temps des synagogues en France (1791-1914) (08559)</t>
+  </si>
+  <si>
+    <t>Affiche "Abraham et Samuel" (08560)</t>
+  </si>
+  <si>
+    <t>Affiche "Tradition et laïcité" (08561)</t>
+  </si>
+  <si>
+    <t>Affiche "Pessah à Paris" (08580)</t>
+  </si>
+  <si>
+    <t>Affiche "Hommage à Otto Freudlich 1878-1943" (08587)</t>
+  </si>
+  <si>
+    <t>Affiche "Le mouvement de jeunesse juive Betar" (08594)</t>
+  </si>
+  <si>
+    <t>Affiche "Table ronde Les juifs d'Egypte de Ramsès II à Hadrien" (08596)</t>
+  </si>
+  <si>
+    <t>Affiche "Hanouca à Budapest avec le CESCJ" (08597)</t>
+  </si>
+  <si>
+    <t>Affiche "Cinéma israélien 1984-1989" (08608)</t>
+  </si>
+  <si>
+    <t>Affiche "Primo Levi ou la tragédie d'un optimiste" (08614)</t>
+  </si>
+  <si>
+    <t>Affiche "Université d'été de langue et littérature yiddish" (08623)</t>
+  </si>
+  <si>
+    <t>Affiche "Summer Université in Yiddish language and litterature" (08624)</t>
+  </si>
+  <si>
+    <t>Affiche "Hôtel restaurant Lebron" (08678)</t>
+  </si>
+  <si>
+    <t>Affiche "Images et traditions juives" (08682)</t>
+  </si>
+  <si>
+    <t>Affiche "Colloque scientifique international" (08685)</t>
+  </si>
+  <si>
+    <t>Affiche "Hélène Jacubowitz" (08860)</t>
+  </si>
+  <si>
+    <t>Affiche "Exposition Dreyfus" (08878)</t>
+  </si>
+  <si>
+    <t>L'Illustration, No. 4709  (08952)</t>
+  </si>
+  <si>
+    <t>Partition de musique "Jérusalem!, Fragments de Gallia".  (08954)</t>
+  </si>
+  <si>
+    <t>Le Chant de la Libération (Le Chant des Partisans) (08955)</t>
+  </si>
+  <si>
+    <t>Partition de musique "La Juive"  (08957)</t>
+  </si>
+  <si>
+    <t>Zayn Leben und Verk (08964)</t>
+  </si>
+  <si>
+    <t>Le vrai portrait du Juif-Errant (11700)</t>
+  </si>
+  <si>
+    <t>Autel du temple  (11701)</t>
+  </si>
+  <si>
+    <t>Chœurs de la Grande Synagogue de Berlin (11875)</t>
+  </si>
+  <si>
+    <t>Portrait de Madame Bischoffsheim (12048)</t>
+  </si>
+  <si>
+    <t>Carte postale "femmes Juives lavant" (14095)</t>
+  </si>
+  <si>
+    <t>Carte postale "Riquewihr- rue des juifs" (14104)</t>
+  </si>
+  <si>
+    <t>Carte postale "Riquewihr - La Cour des Juifs" (14148)</t>
+  </si>
+  <si>
+    <t>Carte postale " La Mère et la Fille" (14171)</t>
+  </si>
+  <si>
+    <t>Carte postale partition de musique "La Juive" (14227)</t>
+  </si>
+  <si>
+    <t>Carte postale "DIJON. - La Synagogue". (14255)</t>
+  </si>
+  <si>
+    <t>L'Oeuvre de Léon Raiter (14288)</t>
+  </si>
+  <si>
+    <t>Testament de Léopold Benedict Goldschmidt (14374)</t>
+  </si>
+  <si>
+    <t>Crapouillot: les juifs (14620)</t>
+  </si>
+  <si>
+    <t>Moyen-Orient 67
+6 Jous en Juin (15381)</t>
+  </si>
+  <si>
+    <t>Le Petit Journal, Alfred Dreyfus dans sa prison (15526)</t>
+  </si>
+  <si>
+    <t>Le Petit Journal, Affaire Dreyfus (Parquet du Conseil de guerre) (15553)</t>
+  </si>
+  <si>
+    <t>Le Petit Journal, L'affaire Zola (15554)</t>
+  </si>
+  <si>
+    <t>Le Petit Journal, Banquet des ouvriers de l'Exposition de 1900 (15555)</t>
+  </si>
+  <si>
+    <t>Le Petit Journal, L'affaire Zola  (15557)</t>
+  </si>
+  <si>
+    <t>La Méguila d'Esther (15827)</t>
+  </si>
+  <si>
+    <t>Juif éthiopien (16824)</t>
+  </si>
+  <si>
+    <t>Lettre manuscrite de l'éditeur Paul Calmann Lévy à Julien Viaud (17337)</t>
+  </si>
+  <si>
+    <t>Cérémonie du Grand Pardon (le Kippour) dans un Temple Israélite (17739)</t>
+  </si>
+  <si>
+    <t>Match. Les juifs errants du "Saint-Louis". (18385)</t>
+  </si>
+  <si>
+    <t>Buste de Clotilde Kleeberg  (18490)</t>
+  </si>
+  <si>
+    <t>Réalités sur l'abattage selon le rite juif, la "Shehita" (18712)</t>
+  </si>
+  <si>
+    <t>Calendrier israélite 5714 (18852)</t>
+  </si>
+  <si>
+    <t>La Haggada Commentée par Robert Nerson (18906)</t>
+  </si>
+  <si>
+    <t>Autocollant Le racisme nuit gravement à la société (18929)</t>
+  </si>
+  <si>
+    <t>Leçons sur l'Histoire Sainte (18932)</t>
+  </si>
+  <si>
+    <t>Histoire Sainte à l'usage de la Jeunesse Israélite (18933)</t>
+  </si>
+  <si>
+    <t>Manuel d'instruction religieuse israélite (18936)</t>
+  </si>
+  <si>
+    <t>Le guide du pratiquant israélite (18938)</t>
+  </si>
+  <si>
+    <t>Catéchisme ou éléments d'instruction religieuse à l'usage de la jeunesse israélite (18939)</t>
+  </si>
+  <si>
+    <t>Eléments d'instruction religieuse et morale à l'usage de la jeunesse israélite (18940)</t>
+  </si>
+  <si>
+    <t>Histoire des Israélites depuis le retour de la captivité de Babylone jusqu'à nos jours (18944)</t>
+  </si>
+  <si>
+    <t>Sermons et Allocutions Adressés a la Jeunesse Israélite (18945)</t>
+  </si>
+  <si>
+    <t>Histoire du Peuple Juif de 70 à 1948 (18947)</t>
+  </si>
+  <si>
+    <t>Le Chabbat (18948)</t>
+  </si>
+  <si>
+    <t>Entretiens avec un Bar Mitsvah (18949)</t>
+  </si>
+  <si>
+    <t>Manuel d'Hébreu (18950)</t>
+  </si>
+  <si>
+    <t>Mon Premier Livre d'Hébreu (18951)</t>
+  </si>
+  <si>
+    <t>Cours d'Hébreu (18952)</t>
+  </si>
+  <si>
+    <t>Manuel d'instruction religieuse israélite (18953)</t>
+  </si>
+  <si>
+    <t>Ma Bible Illustrée (18955)</t>
+  </si>
+  <si>
+    <t>Le Judaïsme (18956)</t>
+  </si>
+  <si>
+    <t>L'Esprit de la Charité dans la Bible (18957)</t>
+  </si>
+  <si>
+    <t>Le Judaïsme par l'Image (18958)</t>
+  </si>
+  <si>
+    <t>Les Secrets du Bureau Politique d'Auschwitz (18973)</t>
+  </si>
+  <si>
+    <t>Paque 5706 Numéro Spécial (18977)</t>
+  </si>
+  <si>
+    <t>Dictionnaire des Noms de Loges (18996)</t>
+  </si>
+  <si>
+    <t>Artistes Juifs (18998)</t>
+  </si>
+  <si>
+    <t>Partition de la chanson Mazel Tov de Leo Marjane (19024)</t>
+  </si>
+  <si>
+    <t>Vue de Jaffa du coté de la Mer (19026)</t>
+  </si>
+  <si>
+    <t>Kaddish (Rite Oriental) (19073)</t>
+  </si>
+  <si>
+    <t>ABC Théâtre du Rire et de la Chanson (19096)</t>
+  </si>
+  <si>
+    <t>Huile sur toile (clown), Raymond Moretti  (19116)</t>
+  </si>
+  <si>
+    <t>Nu, Raymond Moretti (19118)</t>
+  </si>
+  <si>
+    <t>Le Sacrilège, Chronique de la Flandre au 15e Siècle (19126)</t>
+  </si>
+  <si>
+    <t>La Galilée  (19127)</t>
+  </si>
+  <si>
+    <t>Crapouillot: Histoire des émigrations (19128)</t>
+  </si>
+  <si>
+    <t>Carte postale "Rafle avenue Clémenceau, Anderlecht, 3 septembre 1942", Kaliski (19136)</t>
+  </si>
+  <si>
+    <t>Carte postale "Bruxelles, octobre 1943" Kaliski  (19137)</t>
+  </si>
+  <si>
+    <t>Carte postale "Spoliations" Kaliski  (19138)</t>
+  </si>
+  <si>
+    <t>Carte postale "La terreur 1942-1944 - Anne d'Amsterdam - Haïm d'Etterbeek" Kaliski  (19139)</t>
+  </si>
+  <si>
+    <t>Conception Matérialiste de la Question Juive (19187)</t>
+  </si>
+  <si>
+    <t>Cinq Années De Ma Vie 1894-1899,  Alfred Dreyfus  (19193)</t>
+  </si>
+  <si>
+    <t>Les Mazures, un camp de juifs en Ardennes françaises (AR13258)</t>
+  </si>
+  <si>
+    <t>Histoire du peuple d'Israel (BI08008)</t>
+  </si>
+  <si>
+    <t>Mémoire du Génocide (BI13522)</t>
+  </si>
+  <si>
+    <t>Les juifs (BI13523)</t>
+  </si>
+  <si>
+    <t>Bar/Bat Mitsvah 1 (BI13527)</t>
+  </si>
+  <si>
+    <t>Bar/Bat Mitsvah 2 (BI13528)</t>
+  </si>
+  <si>
+    <t>La fantastique histoire du B'nai B'rith (BI13529)</t>
+  </si>
+  <si>
+    <t>Les Missionnaires juifs de la France (BI13531)</t>
+  </si>
+  <si>
+    <t>L'Étoile jaune et la Croix-Rouge (BI13532)</t>
+  </si>
+  <si>
+    <t>Mythes et Réalités  (BI13533)</t>
+  </si>
+  <si>
+    <t>"La Meguilah" (BI13537)</t>
+  </si>
+  <si>
+    <t>Histoires Juives (BI13541)</t>
+  </si>
+  <si>
+    <t>Le pays Lorraine (BI13543)</t>
+  </si>
+  <si>
+    <t>L'impossible royale (BI13546)</t>
+  </si>
+  <si>
+    <t>L'ère de la confusion planétaire (BI13548)</t>
+  </si>
+  <si>
+    <t>La culture yiddish (BI13552)</t>
+  </si>
+  <si>
+    <t>L'enfant de Noé (BI13555)</t>
+  </si>
+  <si>
+    <t>Le Crapouillot (BI13556)</t>
+  </si>
+  <si>
+    <t>L'Album d'Auschwitz (BI13558)</t>
+  </si>
+  <si>
+    <t>Le Cactus et l'ombrelle  (BI13564)</t>
+  </si>
+  <si>
+    <t>Classer/Penser/Exclure
+De l'eugénisme à l'hygiene raciale (BI13565)</t>
+  </si>
+  <si>
+    <t>Histoire moderne du peuple juif (BI13567)</t>
+  </si>
+  <si>
+    <t>Petite Histoire de l'antisémitisme (BI13568)</t>
+  </si>
+  <si>
+    <t>Rabi siméon bar yochaï (BI13569)</t>
+  </si>
+  <si>
+    <t>Le livre noir de l'humanité (BI13572)</t>
+  </si>
+  <si>
+    <t>Zone d'ombres (BI13574)</t>
+  </si>
+  <si>
+    <t>Les Justes (BI13576)</t>
+  </si>
+  <si>
+    <t>Après le chaos...
+NOUS ! (BI13577)</t>
+  </si>
+  <si>
+    <t>Le vrai visage du Judaïsme (BI13581)</t>
+  </si>
+  <si>
+    <t>Je ne lui ai pas dit au revoir (BI13582)</t>
+  </si>
+  <si>
+    <t>Apologie des juifs (BI13585)</t>
+  </si>
+  <si>
+    <t>L'enseignement de la choa (BI13586)</t>
+  </si>
+  <si>
+    <t>Juif-arabe (BI13588)</t>
+  </si>
+  <si>
+    <t>Les Juifs ont-ils du coeur? (BI13599)</t>
+  </si>
+  <si>
+    <t>L'arche (BI13604)</t>
+  </si>
+  <si>
+    <t>La transmission du Judaïsme dans les couples mixtes (BI13605)</t>
+  </si>
+  <si>
+    <t>Regards sur le passé (BI13607)</t>
+  </si>
+  <si>
+    <t>Nos vies contre l'oublie (BI13610)</t>
+  </si>
+  <si>
+    <t>La Séduction (BI13611)</t>
+  </si>
+  <si>
+    <t>Le Kibboutz (BI13612)</t>
+  </si>
+  <si>
+    <t>Antisémythes (BI13613)</t>
+  </si>
+  <si>
+    <t>l'album d'Auschwitz (BI13619)</t>
+  </si>
+  <si>
+    <t>"Protocols" des sages de sion (BI13626)</t>
+  </si>
+  <si>
+    <t>Le cinema allemand selon Goebbels (BI13627)</t>
+  </si>
+  <si>
+    <t>Les Juifs en Europe (BI13628)</t>
+  </si>
+  <si>
+    <t>Vingtième anniversaire du C.D.J.C. (BI13629)</t>
+  </si>
+  <si>
+    <t>De paroles et de gestes (BI13630)</t>
+  </si>
+  <si>
+    <t>Histoire de l'autre (BI13631)</t>
+  </si>
+  <si>
+    <t>Mémoires Marranes (BI13633)</t>
+  </si>
+  <si>
+    <t>Dona Gracia Nasi (BI13634)</t>
+  </si>
+  <si>
+    <t>Lore Krüger (BI13635)</t>
+  </si>
+  <si>
+    <t>L'Histoire de L' A.J.D.C. (BI13636)</t>
+  </si>
+  <si>
+    <t>L'Europe des Diasporas (BI13638)</t>
+  </si>
+  <si>
+    <t>Race, nation, classe (BI13640)</t>
+  </si>
+  <si>
+    <t>Les peintres de la vie juive  (BI13646)</t>
+  </si>
+  <si>
+    <t>Le Cordonnier de Jérusalem (BI13648)</t>
+  </si>
+  <si>
+    <t>Une chemise blanche dans le Vercors  (BI13650)</t>
+  </si>
+  <si>
+    <t>La lettre chemin de vie  (BI13668)</t>
+  </si>
+  <si>
+    <t>Le long retour (BI13677)</t>
+  </si>
+  <si>
+    <t>Quand Shlemiel s'en fut à Varsovie (BI13679)</t>
+  </si>
+  <si>
+    <t>Héroïnes de la Bible  (BI13685)</t>
+  </si>
+  <si>
+    <t>La nourriture cacher (BI13698)</t>
+  </si>
+  <si>
+    <t>Sépharades et Juifs d'ailleurs (BI13702)</t>
+  </si>
+  <si>
+    <t>Proverbes de la sagesse juive (BI13703)</t>
+  </si>
+  <si>
+    <t>Comment savoir si êtes juif  (BI13708)</t>
+  </si>
+  <si>
+    <t>Moïse et le judaïsme (BI13711)</t>
+  </si>
+  <si>
+    <t>Images de la mémoire juive  (BI13715)</t>
+  </si>
+  <si>
+    <t>L' Apiculteur et les Indiens  (BI13722)</t>
+  </si>
+  <si>
+    <t>Zouzou (BI13735)</t>
+  </si>
+  <si>
+    <t>la vie quotidienne juive  (BI13737)</t>
+  </si>
+  <si>
+    <t>Mon beau navire o ma mémoire... (BI13746)</t>
+  </si>
+  <si>
+    <t>Le Chant du peuple juif assassiné (BI13775)</t>
+  </si>
+  <si>
+    <t>Les livres du souvenir  (BI13787)</t>
+  </si>
+  <si>
+    <t>Le procès de Nuremberg  (BI13788)</t>
+  </si>
+  <si>
+    <t>L' univers concentrationnaire  (BI13789)</t>
+  </si>
+  <si>
+    <t>Les carnets de la mémoire  (BI13798)</t>
+  </si>
+  <si>
+    <t>Mickey à Gurs (BI13810)</t>
+  </si>
+  <si>
+    <t>Le monument du ghetto de Varsovie  (BI13821)</t>
+  </si>
+  <si>
+    <t>Mahzor. Première partie, selon le rite ashkénaze et polonais. Yom Kippour. (BR13739)</t>
+  </si>
+  <si>
+    <t>Mahzor. Première partie, selon le rite ashkénaze et polonais. Roch Hachana. (BR13740)</t>
+  </si>
+  <si>
+    <t>Mahzor pour le premier et le deuxième jour de Chavouot, selon le rite ashkénaze et polonais. (BR13743)</t>
+  </si>
+  <si>
+    <t>Mahzor de Yom Kippour, selon le rite ashkénaze et polonais (BR13744)</t>
+  </si>
+  <si>
+    <t>Maḥzor de Roch Hachana, selon le rite ashkénaze et polonais (BR13745)</t>
+  </si>
+  <si>
+    <t>Mahzor pour le premier jour de Roch Hachana, selon le rite ashkénaze (BR13746)</t>
+  </si>
+  <si>
+    <t>Maḥzor de Roch Hachana, selon le rite ashkénaze (BR13747)</t>
+  </si>
+  <si>
+    <t>Mahzor de Souccot, selon le rite ashkénaze et polonais (BR13748)</t>
+  </si>
+  <si>
+    <t>Mahzor de Pessah, selon le rite ashkénaze et polonais (BR13749)</t>
+  </si>
+  <si>
+    <t>Histoire de l'antisémitisme  (M000008)</t>
+  </si>
+  <si>
+    <t>Jacques Faïtlovitch et les tribus perdues (M000012)</t>
+  </si>
+  <si>
+    <t>Portrait photographique d'Alphonse Mélèse (p000092)</t>
+  </si>
+  <si>
+    <t>photo du cimetière de Bourbonne les bains  (p7223)</t>
+  </si>
+  <si>
+    <t>photo du cimetière de Bourbonne les bains  (p7224)</t>
+  </si>
+  <si>
+    <t>photo du cimetière de Bourbonne les bains (p7225)</t>
+  </si>
+  <si>
+    <t>photo du cimetière de Bourbonne les bains  (p7226)</t>
+  </si>
+  <si>
+    <t>photo du cimetière de Bourbonne les bains  (p7227)</t>
+  </si>
+  <si>
+    <t>photo du cimetière de Bourbonne les bains  (p7228)</t>
+  </si>
+  <si>
+    <t>photo du cimetière de Bourbonne les bains  (p7229)</t>
+  </si>
+  <si>
+    <t>photographie ancienne Elie Aristide Astruc Grand Rabbin de Belgique (p7250)</t>
+  </si>
+  <si>
+    <t>photo synagogue de Villé, Alsace  (p7327)</t>
+  </si>
+  <si>
+    <t>photo synagogue Liché Paris, premier annivers. décès P. Kahlenberg1981 (p7328)</t>
+  </si>
+  <si>
+    <t>photo n. et b. grd. format Alfred Loewenstein debout. pont d'un bateau parti de france, 1928 (p7723)</t>
+  </si>
+  <si>
+    <t>présence parlement strasbourg, Moshe Dayan, Amiel Najar, David Horowitz, Ze'ev Shek, septembre 1967 (p7773)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +806,6779 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25088_ca_object_representations_media_29077_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379_ca_object_representations_media_361_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15514_ca_object_representations_media_24054_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14188_ca_object_representations_media_12691_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714_ca_object_representations_media_29075_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426_ca_object_representations_media_504_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894_ca_object_representations_media_707_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921_ca_object_representations_media_10628_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273_ca_object_representations_media_16778_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56854_ca_object_representations_media_27765_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20611_ca_object_representations_media_27764_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100_ca_object_representations_media_11341_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168_ca_object_representations_media_28823_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22042_ca_object_representations_media_28824_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310_ca_object_representations_media_28825_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60042_ca_object_representations_media_1213_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38624_ca_object_representations_media_27958_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53002_ca_object_representations_media_1434_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36606_ca_object_representations_media_1531_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10756_ca_object_representations_media_1634_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94987_ca_object_representations_media_1635_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76626_ca_object_representations_media_1636_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659_ca_object_representations_media_1754_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772_ca_object_representations_media_28832_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947_ca_object_representations_media_1820_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43194_ca_object_representations_media_1821_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189_ca_object_representations_media_2005_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896_ca_object_representations_media_2023_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140_ca_object_representations_media_2043_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24734_ca_object_representations_media_27614_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414_ca_object_representations_media_28634_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393_ca_object_representations_media_24176_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49529_ca_object_representations_media_2758_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462_ca_object_representations_media_3416_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598_ca_object_representations_media_3419_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60136_ca_object_representations_media_3522_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765_ca_object_representations_media_4055_large37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83661_ca_object_representations_media_4058_large38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937_ca_object_representations_media_4059_large39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511_ca_object_representations_media_4060_large40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26869_ca_object_representations_media_4061_large41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43682_ca_object_representations_media_4079_large42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64213_ca_object_representations_media_4086_large43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98945_ca_object_representations_media_4093_large44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51841_ca_object_representations_media_4095_large45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373_ca_object_representations_media_4096_large46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724_ca_object_representations_media_4107_large47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88605_ca_object_representations_media_4113_large48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824_ca_object_representations_media_4122_large49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98979_ca_object_representations_media_4123_large50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31119_ca_object_representations_media_4174_large51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15469_ca_object_representations_media_4178_large52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15376_ca_object_representations_media_4181_large53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59099_ca_object_representations_media_4344_large54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79683_ca_object_representations_media_4355_large55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234_ca_object_representations_media_27376_large56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94812_ca_object_representations_media_4427_large57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71045_ca_object_representations_media_4428_large58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59024_ca_object_representations_media_27350_large59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868_ca_object_representations_media_4436_large60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21997_ca_object_representations_media_29140_large61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26855_ca_object_representations_media_28635_large62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993_ca_object_representations_media_6148_large63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75094_ca_object_representations_media_6289_large64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21997_ca_object_representations_media_7556_large65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84522_ca_object_representations_media_7565_large66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294_ca_object_representations_media_7609_large67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22549_ca_object_representations_media_7632_large68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408_ca_object_representations_media_7682_large69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77326_ca_object_representations_media_7709_large70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097_ca_object_representations_media_25087_large71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52325_ca_object_representations_media_7795_large72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82135_ca_object_representations_media_8015_large73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383_ca_object_representations_media_8713_large74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47479_ca_object_representations_media_8853_large75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10235_ca_object_representations_media_8880_large76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49128_ca_object_representations_media_8881_large77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43040_ca_object_representations_media_8882_large78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14722_ca_object_representations_media_8884_large79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461_ca_object_representations_media_27225_large80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91801_ca_object_representations_media_22143_large81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387_ca_object_representations_media_11731_large82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30316_ca_object_representations_media_21365_large83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12921_ca_object_representations_media_25420_large84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40866_ca_object_representations_media_26041_large85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869_ca_object_representations_media_27012_large86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68864_ca_object_representations_media_27816_large87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10478_ca_object_representations_media_27988_large88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37681_ca_object_representations_media_28090_large89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773_ca_object_representations_media_28093_large90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96481_ca_object_representations_media_28094_large91.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50751_ca_object_representations_media_28098_large92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35685_ca_object_representations_media_28103_large93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825_ca_object_representations_media_28104_large94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46112_ca_object_representations_media_28105_large95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516_ca_object_representations_media_28112_large96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34928_ca_object_representations_media_28113_large97.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20731_ca_object_representations_media_28116_large98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65930_ca_object_representations_media_28117_large99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54181_ca_object_representations_media_28120_large100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465_ca_object_representations_media_28121_large101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57506_ca_object_representations_media_28124_large102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490_ca_object_representations_media_28125_large103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108_ca_object_representations_media_28126_large104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97274_ca_object_representations_media_28129_large105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34098_ca_object_representations_media_28131_large106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67293_ca_object_representations_media_28132_large107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416_ca_object_representations_media_28133_large108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78623_ca_object_representations_media_28193_large109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774_ca_object_representations_media_28231_large110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92254_ca_object_representations_media_28407_large111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35525_ca_object_representations_media_28414_large112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510_ca_object_representations_media_28673_large113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364_ca_object_representations_media_28678_large114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71806_ca_object_representations_media_28772_large115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606_ca_object_representations_media_28806_large116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050_ca_object_representations_media_28881_large117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76325_ca_object_representations_media_28883_large118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15889_ca_object_representations_media_28986_large119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82176_ca_object_representations_media_28996_large120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202_ca_object_representations_media_29001_large121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609_ca_object_representations_media_29156_large122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14632_ca_object_representations_media_29158_large123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13652_ca_object_representations_media_29157_large124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936_ca_object_representations_media_29159_large125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56536_ca_object_representations_media_29252_large126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68061_ca_object_representations_media_29321_large127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456_ca_object_representations_media_30179_large128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31146_ca_object_representations_media_27020_large129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770_ca_object_representations_media_27021_large130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994_ca_object_representations_media_27025_large131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90383_ca_object_representations_media_27026_large132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648_ca_object_representations_media_27027_large133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59671_ca_object_representations_media_27029_large134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17366_ca_object_representations_media_27030_large135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93628_ca_object_representations_media_27031_large136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813_ca_object_representations_media_27065_large137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889_ca_object_representations_media_27127_large138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11841_ca_object_representations_media_27163_large139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358_ca_object_representations_media_27188_large140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305_ca_object_representations_media_27203_large141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503_ca_object_representations_media_27257_large142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071_ca_object_representations_media_27345_large143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49713_ca_object_representations_media_27346_large144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53096_ca_object_representations_media_27354_large145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51440_ca_object_representations_media_27362_large146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85772_ca_object_representations_media_27365_large147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919_ca_object_representations_media_27369_large148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92775_ca_object_representations_media_27370_large149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44218_ca_object_representations_media_27372_large150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70641_ca_object_representations_media_27380_large151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196_ca_object_representations_media_27382_large152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79381_ca_object_representations_media_27387_large153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49376_ca_object_representations_media_27388_large154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574_ca_object_representations_media_27401_large155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75487_ca_object_representations_media_27402_large156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891_ca_object_representations_media_27407_large157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82487_ca_object_representations_media_27410_large158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897_ca_object_representations_media_27413_large159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50744_ca_object_representations_media_27494_large160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243_ca_object_representations_media_27548_large161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311_ca_object_representations_media_27551_large162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815_ca_object_representations_media_27554_large163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93783_ca_object_representations_media_27604_large164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33316_ca_object_representations_media_27605_large165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389_ca_object_representations_media_27607_large166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23363_ca_object_representations_media_27608_large167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460_ca_object_representations_media_27626_large168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40323_ca_object_representations_media_27752_large169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45674_ca_object_representations_media_27755_large170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225_ca_object_representations_media_27756_large171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45830_ca_object_representations_media_27757_large172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67008_ca_object_representations_media_27763_large173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31896_ca_object_representations_media_27807_large174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590_ca_object_representations_media_27809_large175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88058_ca_object_representations_media_27810_large176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15582_ca_object_representations_media_27811_large177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29724_ca_object_representations_media_27812_large178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90964_ca_object_representations_media_27848_large179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855_ca_object_representations_media_27850_large180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736_ca_object_representations_media_27870_large181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32031_ca_object_representations_media_27925_large182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720_ca_object_representations_media_28484_large183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22768_ca_object_representations_media_28658_large184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941_ca_object_representations_media_28639_large185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34263_ca_object_representations_media_28641_large186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018_ca_object_representations_media_28648_large187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85632_ca_object_representations_media_28711_large188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760_ca_object_representations_media_28723_large189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33517_ca_object_representations_media_28727_large190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248_ca_object_representations_media_28732_large191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850_ca_object_representations_media_28741_large192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872_ca_object_representations_media_28877_large193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86334_ca_object_representations_media_28889_large194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57699_ca_object_representations_media_28988_large195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738_ca_object_representations_media_29146_large196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98902_ca_object_representations_media_29171_large197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70248_ca_object_representations_media_29172_large198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485_ca_object_representations_media_29173_large199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374_ca_object_representations_media_29737_large200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67482_ca_object_representations_media_30403_large201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46414_ca_object_representations_media_30405_large202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45907_ca_object_representations_media_30411_large203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28950_ca_object_representations_media_30413_large204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496_ca_object_representations_media_30415_large205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163_ca_object_representations_media_30417_large206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15576_ca_object_representations_media_30419_large207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125_ca_object_representations_media_30421_large208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959_ca_object_representations_media_30423_large209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074_ca_object_representations_media_29396_large210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214_ca_object_representations_media_29400_large211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51817_ca_object_representations_media_16667_large212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62029_ca_object_representations_media_27007_large213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32699_ca_object_representations_media_27107_large214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29914_ca_object_representations_media_27108_large215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818_ca_object_representations_media_27109_large216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31979_ca_object_representations_media_27116_large217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921_ca_object_representations_media_27117_large218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84634_ca_object_representations_media_27130_large219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666_ca_object_representations_media_27273_large220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74074_ca_object_representations_media_27880_large221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41252_ca_object_representations_media_27881_large222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57211_ca_object_representations_media_28865_large223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188_ca_object_representations_media_29102_large224.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10848975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8001000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5257800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10553700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8991600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9496425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8353425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8905875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9505950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4857750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4857750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4295775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4762500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4857750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4857750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9972675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4772025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4210050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9963150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8639175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9696450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4314825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10382250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9391650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8858250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9239250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8753475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9239250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4457700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9334500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4867275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8715375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9105900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9220200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9458325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8953500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12954000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12982575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9715500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9286875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9182100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8763000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10648950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8782050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9334500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9486900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="imageA48" descr="imageA48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8982075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="imageA49" descr="imageA49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9172575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="imageA50" descr="imageA50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9191625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="imageA51" descr="imageA51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9410700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="imageA52" descr="imageA52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9267825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="imageA53" descr="imageA53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9515475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="imageA54" descr="imageA54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9344025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="imageA55" descr="imageA55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9286875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="imageA56" descr="imageA56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8982075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="imageA57" descr="imageA57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10829925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="imageA58" descr="imageA58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9763125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="imageA59" descr="imageA59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8439150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="imageA60" descr="imageA60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9629775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="imageA61" descr="imageA61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7820025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="imageA62" descr="imageA62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4867275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="imageA63" descr="imageA63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="imageA64" descr="imageA64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="imageA65" descr="imageA65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="imageA66" descr="imageA66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10553700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="imageA67" descr="imageA67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10572750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="imageA68" descr="imageA68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10534650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="imageA69" descr="imageA69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5029200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="imageA70" descr="imageA70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9505950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="imageA71" descr="imageA71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5029200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="imageA72" descr="imageA72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="18611850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="imageA73" descr="imageA73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8286750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="imageA74" descr="imageA74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8258175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="imageA75" descr="imageA75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9896475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="imageA76" descr="imageA76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9629775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="imageA77" descr="imageA77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9448800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="imageA78" descr="imageA78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9534525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="imageA79" descr="imageA79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9458325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="imageA80" descr="imageA80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4191000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="imageA81" descr="imageA81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4610100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="imageA82" descr="imageA82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5181600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="imageA83" descr="imageA83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="imageA84" descr="imageA84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8858250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="imageA85" descr="imageA85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8324850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="imageA86" descr="imageA86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9772650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="imageA87" descr="imageA87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="imageA88" descr="imageA88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8667750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="imageA89" descr="imageA89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10534650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="imageA90" descr="imageA90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9801225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="imageA91" descr="imageA91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9734550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="imageA92" descr="imageA92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10077450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="imageA93" descr="imageA93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10096500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="imageA94" descr="imageA94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10191750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="imageA95" descr="imageA95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9858375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="imageA96" descr="imageA96"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4733925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="imageA97" descr="imageA97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="13744575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="imageA98" descr="imageA98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9077325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="imageA99" descr="imageA99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9534525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="imageA100" descr="imageA100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9315450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="imageA101" descr="imageA101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11477625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="imageA102" descr="imageA102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10515600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="imageA103" descr="imageA103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9115425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="imageA104" descr="imageA104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10125075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="imageA105" descr="imageA105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9858375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="imageA106" descr="imageA106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9667875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="imageA107" descr="imageA107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10353675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="imageA108" descr="imageA108"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9934575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="imageA109" descr="imageA109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9972675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="imageA110" descr="imageA110"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9667875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="imageA111" descr="imageA111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9715500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="imageA112" descr="imageA112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9191625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="imageA113" descr="imageA113"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9820275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="imageA114" descr="imageA114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5143500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="imageA115" descr="imageA115"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9725025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="imageA116" descr="imageA116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8801100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="imageA117" descr="imageA117"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8582025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="imageA118" descr="imageA118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="15878175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="imageA119" descr="imageA119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10848975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="imageA120" descr="imageA120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9658350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="imageA121" descr="imageA121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8562975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="imageA122" descr="imageA122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="imageA123" descr="imageA123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4657725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="imageA124" descr="imageA124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="imageA125" descr="imageA125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4648200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="imageA126" descr="imageA126"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11849100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="imageA127" descr="imageA127"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10477500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="imageA128" descr="imageA128"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9305925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="imageA129" descr="imageA129"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9334500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="imageA131" descr="imageA131"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5943600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="imageA132" descr="imageA132"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9696450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="imageA133" descr="imageA133"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9801225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="imageA134" descr="imageA134"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11096625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="imageA135" descr="imageA135"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10658475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="imageA136" descr="imageA136"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10820400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="imageA137" descr="imageA137"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10401300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="imageA138" descr="imageA138"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9296400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="imageA139" descr="imageA139"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8877300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="imageA140" descr="imageA140"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8496300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="imageA141" descr="imageA141"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10391775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="imageA142" descr="imageA142"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10982325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="imageA143" descr="imageA143"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10791825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="imageA144" descr="imageA144"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="12506325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="imageA145" descr="imageA145"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8924925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="imageA146" descr="imageA146"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="imageA147" descr="imageA147"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10848975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="imageA148" descr="imageA148"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10839450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="imageA149" descr="imageA149"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11839575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="imageA150" descr="imageA150"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10077450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="imageA151" descr="imageA151"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10344150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="imageA152" descr="imageA152"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10839450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="imageA153" descr="imageA153"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11382375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="imageA154" descr="imageA154"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10858500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="imageA155" descr="imageA155"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10134600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="imageA156" descr="imageA156"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9191625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="imageA157" descr="imageA157"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10201275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="imageA158" descr="imageA158"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10639425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="imageA159" descr="imageA159"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9296400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="imageA160" descr="imageA160"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8620125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="imageA161" descr="imageA161"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10325100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="imageA162" descr="imageA162"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8486775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="imageA163" descr="imageA163"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10772775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="imageA164" descr="imageA164"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11477625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="imageA165" descr="imageA165"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9715500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="imageA166" descr="imageA166"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11496675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="imageA167" descr="imageA167"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7962900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="imageA168" descr="imageA168"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11249025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="imageA169" descr="imageA169"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5067300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="imageA170" descr="imageA170"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="13668375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="imageA171" descr="imageA171"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9525000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="imageA172" descr="imageA172"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9667875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="imageA173" descr="imageA173"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9191625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="imageA174" descr="imageA174"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11372850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="imageA175" descr="imageA175"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6524625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="imageA176" descr="imageA176"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11649075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="imageA177" descr="imageA177"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10201275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="imageA178" descr="imageA178"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8763000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="imageA179" descr="imageA179"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10344150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="imageA180" descr="imageA180"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11172825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="imageA181" descr="imageA181"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10334625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="imageA182" descr="imageA182"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9086850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="imageA183" descr="imageA183"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10220325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="imageA184" descr="imageA184"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9648825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="imageA185" descr="imageA185"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10572750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="imageA186" descr="imageA186"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10229850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="imageA187" descr="imageA187"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8877300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="imageA188" descr="imageA188"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10325100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="imageA189" descr="imageA189"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6629400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="imageA191" descr="imageA191"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10848975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="imageA193" descr="imageA193"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6667500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="imageA194" descr="imageA194"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9229725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="imageA195" descr="imageA195"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="11658600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="imageA196" descr="imageA196"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9582150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="imageA197" descr="imageA197"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9420225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="imageA198" descr="imageA198"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10572750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="imageA199" descr="imageA199"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9324975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="imageA200" descr="imageA200"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10048875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="imageA201" descr="imageA201"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9601200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="imageA202" descr="imageA202"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10734675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="imageA203" descr="imageA203"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10229850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="imageA205" descr="imageA205"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="imageA207" descr="imageA207"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="imageA208" descr="imageA208"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="imageA209" descr="imageA209"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="imageA210" descr="imageA210"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="imageA211" descr="imageA211"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="imageA212" descr="imageA212"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="imageA213" descr="imageA213"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="imageA214" descr="imageA214"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="imageA215" descr="imageA215"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9401175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="imageA216" descr="imageA216"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9829800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="imageA217" descr="imageA217"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10896600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="imageA218" descr="imageA218"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4505325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="imageA219" descr="imageA219"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="imageA220" descr="imageA220"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10048875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="imageA221" descr="imageA221"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9810750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="imageA222" descr="imageA222"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9829800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="imageA223" descr="imageA223"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4514850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="imageA224" descr="imageA224"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9858375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="imageA225" descr="imageA225"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8667750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="imageA226" descr="imageA226"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9239250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="imageA227" descr="imageA227"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4524375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="imageA228" descr="imageA228"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10048875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="imageA229" descr="imageA229"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4924425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="imageA230" descr="imageA230"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +7823,1491 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.569336" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="968">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="714">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="469">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="941">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="802">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="847">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="745">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="794">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="848">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="433">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="433">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="383">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="425">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="433">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="433">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="889">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="425">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="375">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="889">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="969">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="770">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="865">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="385">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="926">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="838">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="790">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="824">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="781">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="824">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="397">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="833">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="434">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="777">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="812">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="822">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="844">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="799">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="1156">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="1158">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="867">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="828">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="819">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="782">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="950">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="783">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="833">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="846">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="801">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="818">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="820">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="839">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="827">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="849">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="833">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="828">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="801">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="966">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="871">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="753">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="859">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="697">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="434">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="793">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="793">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="388">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="941">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="943">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="940">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="448">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="848">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="448">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="1660">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="739">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="736">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="883">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="859">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" customHeight="1" ht="843">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" customHeight="1" ht="850">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" customHeight="1" ht="844">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" customHeight="1" ht="374">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="411">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="462">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" customHeight="1" ht="793">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" customHeight="1" ht="790">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" customHeight="1" ht="742">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" customHeight="1" ht="872">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" customHeight="1" ht="892">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" customHeight="1" ht="773">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" customHeight="1" ht="940">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" customHeight="1" ht="874">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" customHeight="1" ht="868">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" customHeight="1" ht="899">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" customHeight="1" ht="901">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="909">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="879">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" customHeight="1" ht="422">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" customHeight="1" ht="1226">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" customHeight="1" ht="810">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" customHeight="1" ht="850">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" customHeight="1" ht="831">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" customHeight="1" ht="1024">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" customHeight="1" ht="938">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" customHeight="1" ht="813">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" customHeight="1" ht="903">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" customHeight="1" ht="879">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" customHeight="1" ht="862">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" customHeight="1" ht="923">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" customHeight="1" ht="886">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" customHeight="1" ht="889">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" customHeight="1" ht="862">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" customHeight="1" ht="867">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" customHeight="1" ht="820">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" customHeight="1" ht="876">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" customHeight="1" ht="459">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" customHeight="1" ht="867">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" customHeight="1" ht="785">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" customHeight="1" ht="765">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" customHeight="1" ht="1416">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" customHeight="1" ht="968">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" customHeight="1" ht="861">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" customHeight="1" ht="764">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" customHeight="1" ht="415">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" customHeight="1" ht="415">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" customHeight="1" ht="405">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" customHeight="1" ht="414">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" customHeight="1" ht="1057">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" customHeight="1" ht="935">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" customHeight="1" ht="830">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="B130" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" customHeight="1" ht="833">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" customHeight="1" ht="530">
+      <c r="A132"/>
+      <c r="B132" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" customHeight="1" ht="865">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" customHeight="1" ht="874">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" customHeight="1" ht="990">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" customHeight="1" ht="951">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" customHeight="1" ht="965">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" customHeight="1" ht="928">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" customHeight="1" ht="829">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" customHeight="1" ht="792">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" customHeight="1" ht="758">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" customHeight="1" ht="927">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" customHeight="1" ht="980">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" customHeight="1" ht="963">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" customHeight="1" ht="1116">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" customHeight="1" ht="796">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" customHeight="1" ht="436">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" customHeight="1" ht="968">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" customHeight="1" ht="967">
+      <c r="A149"/>
+      <c r="B149" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" customHeight="1" ht="1056">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" customHeight="1" ht="899">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" customHeight="1" ht="923">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" customHeight="1" ht="967">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" customHeight="1" ht="1015">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" customHeight="1" ht="969">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" customHeight="1" ht="904">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" customHeight="1" ht="820">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" customHeight="1" ht="910">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" customHeight="1" ht="949">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" customHeight="1" ht="829">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" customHeight="1" ht="769">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" customHeight="1" ht="921">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" customHeight="1" ht="757">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" customHeight="1" ht="961">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" customHeight="1" ht="1024">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" customHeight="1" ht="867">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" customHeight="1" ht="1025">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" customHeight="1" ht="710">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" customHeight="1" ht="1003">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" customHeight="1" ht="452">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" customHeight="1" ht="1219">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" customHeight="1" ht="850">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" customHeight="1" ht="862">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" customHeight="1" ht="820">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" customHeight="1" ht="1014">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" customHeight="1" ht="582">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" customHeight="1" ht="1039">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" customHeight="1" ht="910">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" customHeight="1" ht="782">
+      <c r="A179"/>
+      <c r="B179" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" customHeight="1" ht="923">
+      <c r="A180"/>
+      <c r="B180" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" customHeight="1" ht="997">
+      <c r="A181"/>
+      <c r="B181" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" customHeight="1" ht="922">
+      <c r="A182"/>
+      <c r="B182" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" customHeight="1" ht="810">
+      <c r="A183"/>
+      <c r="B183" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" customHeight="1" ht="912">
+      <c r="A184"/>
+      <c r="B184" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" customHeight="1" ht="861">
+      <c r="A185"/>
+      <c r="B185" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" customHeight="1" ht="943">
+      <c r="A186"/>
+      <c r="B186" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" customHeight="1" ht="912">
+      <c r="A187"/>
+      <c r="B187" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" customHeight="1" ht="792">
+      <c r="A188"/>
+      <c r="B188" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" customHeight="1" ht="921">
+      <c r="A189"/>
+      <c r="B189" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="B190" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" customHeight="1" ht="591">
+      <c r="A191"/>
+      <c r="B191" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="B192" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" customHeight="1" ht="968">
+      <c r="A193"/>
+      <c r="B193" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" customHeight="1" ht="595">
+      <c r="A194"/>
+      <c r="B194" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" customHeight="1" ht="823">
+      <c r="A195"/>
+      <c r="B195" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" customHeight="1" ht="1040">
+      <c r="A196"/>
+      <c r="B196" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" customHeight="1" ht="855">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" customHeight="1" ht="840">
+      <c r="A198"/>
+      <c r="B198" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" customHeight="1" ht="943">
+      <c r="A199"/>
+      <c r="B199" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" customHeight="1" ht="832">
+      <c r="A200"/>
+      <c r="B200" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" customHeight="1" ht="896">
+      <c r="A201"/>
+      <c r="B201" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" customHeight="1" ht="856">
+      <c r="A202"/>
+      <c r="B202" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" customHeight="1" ht="957">
+      <c r="A203"/>
+      <c r="B203" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="B204" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" customHeight="1" ht="912">
+      <c r="A205"/>
+      <c r="B205" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="B206" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" customHeight="1" ht="793">
+      <c r="A207"/>
+      <c r="B207" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" customHeight="1" ht="793">
+      <c r="A208"/>
+      <c r="B208" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26" customHeight="1" ht="793">
+      <c r="A209"/>
+      <c r="B209" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" customHeight="1" ht="793">
+      <c r="A210"/>
+      <c r="B210" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" customHeight="1" ht="793">
+      <c r="A211"/>
+      <c r="B211" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" customHeight="1" ht="793">
+      <c r="A212"/>
+      <c r="B212" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" customHeight="1" ht="793">
+      <c r="A213"/>
+      <c r="B213" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26" customHeight="1" ht="793">
+      <c r="A214"/>
+      <c r="B214" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" customHeight="1" ht="793">
+      <c r="A215"/>
+      <c r="B215" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" customHeight="1" ht="838">
+      <c r="A216"/>
+      <c r="B216" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" customHeight="1" ht="877">
+      <c r="A217"/>
+      <c r="B217" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26" customHeight="1" ht="972">
+      <c r="A218"/>
+      <c r="B218" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26" customHeight="1" ht="402">
+      <c r="A219"/>
+      <c r="B219" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" customHeight="1" ht="403">
+      <c r="A220"/>
+      <c r="B220" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26" customHeight="1" ht="896">
+      <c r="A221"/>
+      <c r="B221" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26" customHeight="1" ht="875">
+      <c r="A222"/>
+      <c r="B222" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26" customHeight="1" ht="877">
+      <c r="A223"/>
+      <c r="B223" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" customHeight="1" ht="402">
+      <c r="A224"/>
+      <c r="B224" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26" customHeight="1" ht="879">
+      <c r="A225"/>
+      <c r="B225" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26" customHeight="1" ht="773">
+      <c r="A226"/>
+      <c r="B226" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" customHeight="1" ht="824">
+      <c r="A227"/>
+      <c r="B227" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" customHeight="1" ht="403">
+      <c r="A228"/>
+      <c r="B228" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26" customHeight="1" ht="896">
+      <c r="A229"/>
+      <c r="B229" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" customHeight="1" ht="439">
+      <c r="A230"/>
+      <c r="B230" t="s">
+        <v>232</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>