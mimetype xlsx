--- v0 (2026-04-07)
+++ v1 (2026-06-01)
@@ -1,73 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
+  </si>
+  <si>
+    <t>Boîte à cigarettes (02421)</t>
+  </si>
+  <si>
+    <t>Cagnotte (03774)</t>
+  </si>
+  <si>
+    <t>Cagnottes (03776)</t>
+  </si>
+  <si>
+    <t>Cagnotte (03777)</t>
+  </si>
+  <si>
+    <t>Cagnotte (03778)</t>
+  </si>
+  <si>
+    <t>Cagnotte (03779)</t>
+  </si>
+  <si>
+    <t>Emballage (05714)</t>
+  </si>
+  <si>
+    <t>Boîte de Jodenkoeken (05901)</t>
+  </si>
+  <si>
+    <t>Souvenir d'Israël "Pire holy land air" (05985)</t>
+  </si>
+  <si>
+    <t>Boîte à bijoux (06155)</t>
+  </si>
+  <si>
+    <t>Boîte à aumônes (06452)</t>
+  </si>
+  <si>
+    <t>Boîte à aumônes (06454)</t>
+  </si>
+  <si>
+    <t>Tronc du Keren Kayemeth Israel (07973)</t>
+  </si>
+  <si>
+    <t>Boîte à aumône KKL (08258)</t>
+  </si>
+  <si>
+    <t>[VIDE] (09111)</t>
+  </si>
+  <si>
+    <t>[VIDE] (09231)</t>
+  </si>
+  <si>
+    <t>Boîte à allumettes (09273)</t>
+  </si>
+  <si>
+    <t>Boîte à aumônes (10934)</t>
+  </si>
+  <si>
+    <t>Boîte à aumônes (10935)</t>
+  </si>
+  <si>
+    <t>Boîte de médaille (11762)</t>
+  </si>
+  <si>
+    <t>Matsot (13239)</t>
+  </si>
+  <si>
+    <t>Boîte à cigares (13271)</t>
+  </si>
+  <si>
+    <t>Boîte à cigares (13272)</t>
+  </si>
+  <si>
+    <t>Boîte avec balance de diamantaire (13273)</t>
+  </si>
+  <si>
+    <t>Zones françaises d'occupation en Allemagne (14415)</t>
+  </si>
+  <si>
+    <t>Souvenir d'Israël (14423)</t>
+  </si>
+  <si>
+    <t>Boîte souvenir (14433)</t>
+  </si>
+  <si>
+    <t>Boîte à cigarettes souvenir (14453)</t>
+  </si>
+  <si>
+    <t>[VIDE] (14458)</t>
+  </si>
+  <si>
+    <t>Boîte diamantaire (14666)</t>
+  </si>
+  <si>
+    <t>Boîte à aumônes (15011)</t>
+  </si>
+  <si>
+    <t>Boîte à aumône (16102)</t>
+  </si>
+  <si>
+    <t>Boite d'aumône  (16627)</t>
+  </si>
+  <si>
+    <t>Boîte commerciale (17642)</t>
+  </si>
+  <si>
+    <t>Boîte Côte d'Or  (17714)</t>
+  </si>
+  <si>
+    <t>Boite de tsedaka Chabad Lubavitch Antwerp (18098)</t>
+  </si>
+  <si>
+    <t>Boîte à bijoux Errera (18461)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -113,50 +226,1169 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64836_ca_object_representations_media_23781_large1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46213_ca_object_representations_media_23784_large2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94922_ca_object_representations_media_23785_large3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683_ca_object_representations_media_11333_large4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17648_ca_object_representations_media_11334_large5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65364_ca_object_representations_media_23786_large6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95927_ca_object_representations_media_2130_large7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17183_ca_object_representations_media_23791_large8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842_ca_object_representations_media_2256_large9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27492_ca_object_representations_media_10757_large10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59054_ca_object_representations_media_23800_large11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64091_ca_object_representations_media_22975_large12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30727_ca_object_representations_media_3564_large13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91952_ca_object_representations_media_11473_large14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32426_ca_object_representations_media_4583_large15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614_ca_object_representations_media_4701_large16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82726_ca_object_representations_media_4743_large17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47172_ca_object_representations_media_5426_large18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29328_ca_object_representations_media_5427_large19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69784_ca_object_representations_media_6044_large20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76410_ca_object_representations_media_7281_large21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81845_ca_object_representations_media_7309_large22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155_ca_object_representations_media_7310_large23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322_ca_object_representations_media_7311_large24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26084_ca_object_representations_media_7834_large25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74281_ca_object_representations_media_7842_large26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30570_ca_object_representations_media_7852_large27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46689_ca_object_representations_media_7857_large28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88339_ca_object_representations_media_7862_large29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375_ca_object_representations_media_8056_large30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974_ca_object_representations_media_10439_large31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59571_ca_object_representations_media_9376_large32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574_ca_object_representations_media_9874_large33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17218_ca_object_representations_media_12842_large34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479_ca_object_representations_media_21236_large35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197_ca_object_representations_media_23254_large36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77393_ca_object_representations_media_25938_large37.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8801100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5143500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4286250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9553575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9382125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8191500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9686925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5038725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="13896975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8048625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8505825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8429625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5334000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8334375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10001250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9429750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8886825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4114800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6638925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4752975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4724400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5457825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8696325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9629775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5210175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3857625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4410075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7134225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9267825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10153650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8505825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5162550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8877300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10020300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="8705850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -401,121 +1633,344 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z1"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="7.998047" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.569336" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="51.130371" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.28418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2" spans="1:26" customHeight="1" ht="785">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="459">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="382">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="852">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="837">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="731">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="446">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="864">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="449">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="1240">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="718">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="759">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="752">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="793">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="476">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="743">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="892">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="841">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="793">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="367">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="592">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="424">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="421">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="487">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="776">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="859">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="464">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="344">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="393">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="636">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="827">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="906">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="759">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="460">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="792">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="894">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="776">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>40</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>